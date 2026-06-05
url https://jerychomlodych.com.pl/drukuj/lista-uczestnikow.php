--- v0 (2026-01-30)
+++ v1 (2026-06-05)
@@ -20,146 +20,123 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
   <si>
     <t>Numer zgloszenia</t>
   </si>
   <si>
     <t>L.P.</t>
   </si>
   <si>
-    <t>Imie i nazwisko  (obowiązkowo)</t>
+    <t>Imię i nazwisko (obowiązkowo)</t>
   </si>
   <si>
     <t>PESEL  (obowiązkowo)</t>
   </si>
   <si>
-    <t>E-mail (obowiązkowo)</t>
+    <t>E-mail uczestnika (obowiązkowo do zapisów na warsztaty)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000000000"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border/>
-    <border>
-[...12 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
-[...7 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -434,251 +411,195 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="28" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="36" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="65" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="6" t="s">
+      <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8"/>
-[...1 lines deleted...]
-      <c r="D1" s="8"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
     </row>
     <row r="2" spans="1:4">
-      <c r="A2" s="7" t="s">
+      <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="B2" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C2" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="6" t="s">
+      <c r="D2" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:4">
-      <c r="A3" s="4"/>
-[...2 lines deleted...]
-      <c r="D3" s="2"/>
+      <c r="A3" s="2"/>
+      <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:4">
-      <c r="A4" s="4"/>
-[...2 lines deleted...]
-      <c r="D4" s="2"/>
+      <c r="A4" s="2"/>
+      <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:4">
-      <c r="A5" s="4"/>
-[...2 lines deleted...]
-      <c r="D5" s="2"/>
+      <c r="A5" s="2"/>
+      <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:4">
-      <c r="A6" s="4"/>
-[...2 lines deleted...]
-      <c r="D6" s="2"/>
+      <c r="A6" s="2"/>
+      <c r="C6" s="1"/>
     </row>
     <row r="7" spans="1:4">
-      <c r="A7" s="4"/>
-[...2 lines deleted...]
-      <c r="D7" s="2"/>
+      <c r="A7" s="2"/>
+      <c r="C7" s="1"/>
     </row>
     <row r="8" spans="1:4">
-      <c r="A8" s="4"/>
-[...2 lines deleted...]
-      <c r="D8" s="2"/>
+      <c r="A8" s="2"/>
+      <c r="C8" s="1"/>
     </row>
     <row r="9" spans="1:4">
-      <c r="A9" s="4"/>
-[...2 lines deleted...]
-      <c r="D9" s="2"/>
+      <c r="A9" s="2"/>
+      <c r="C9" s="1"/>
     </row>
     <row r="10" spans="1:4">
-      <c r="A10" s="4"/>
-[...2 lines deleted...]
-      <c r="D10" s="2"/>
+      <c r="A10" s="2"/>
+      <c r="C10" s="1"/>
     </row>
     <row r="11" spans="1:4">
-      <c r="A11" s="4"/>
-[...2 lines deleted...]
-      <c r="D11" s="2"/>
+      <c r="A11" s="2"/>
+      <c r="C11" s="1"/>
     </row>
     <row r="12" spans="1:4">
-      <c r="A12" s="4"/>
-[...2 lines deleted...]
-      <c r="D12" s="2"/>
+      <c r="A12" s="2"/>
+      <c r="C12" s="1"/>
     </row>
     <row r="13" spans="1:4">
-      <c r="A13" s="4"/>
-[...2 lines deleted...]
-      <c r="D13" s="2"/>
+      <c r="A13" s="2"/>
+      <c r="C13" s="1"/>
     </row>
     <row r="14" spans="1:4">
-      <c r="A14" s="4"/>
-[...2 lines deleted...]
-      <c r="D14" s="2"/>
+      <c r="A14" s="2"/>
+      <c r="C14" s="1"/>
     </row>
     <row r="15" spans="1:4">
-      <c r="A15" s="4"/>
-[...2 lines deleted...]
-      <c r="D15" s="2"/>
+      <c r="A15" s="2"/>
+      <c r="C15" s="1"/>
     </row>
     <row r="16" spans="1:4">
-      <c r="A16" s="4"/>
-[...2 lines deleted...]
-      <c r="D16" s="2"/>
+      <c r="A16" s="2"/>
+      <c r="C16" s="1"/>
     </row>
     <row r="17" spans="1:4">
-      <c r="A17" s="4"/>
-[...2 lines deleted...]
-      <c r="D17" s="2"/>
+      <c r="A17" s="2"/>
+      <c r="C17" s="1"/>
     </row>
     <row r="18" spans="1:4">
-      <c r="A18" s="4"/>
-[...2 lines deleted...]
-      <c r="D18" s="2"/>
+      <c r="A18" s="2"/>
+      <c r="C18" s="1"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="4"/>
-[...2 lines deleted...]
-      <c r="D19" s="2"/>
+      <c r="A19" s="2"/>
+      <c r="C19" s="1"/>
     </row>
     <row r="20" spans="1:4">
-      <c r="A20" s="4"/>
-[...2 lines deleted...]
-      <c r="D20" s="2"/>
+      <c r="A20" s="2"/>
+      <c r="C20" s="1"/>
     </row>
     <row r="21" spans="1:4">
-      <c r="A21" s="4"/>
-[...2 lines deleted...]
-      <c r="D21" s="2"/>
+      <c r="A21" s="2"/>
+      <c r="C21" s="1"/>
     </row>
     <row r="22" spans="1:4">
-      <c r="A22" s="4"/>
-[...2 lines deleted...]
-      <c r="D22" s="2"/>
+      <c r="A22" s="2"/>
+      <c r="C22" s="1"/>
     </row>
     <row r="23" spans="1:4">
-      <c r="A23" s="4"/>
-[...2 lines deleted...]
-      <c r="D23" s="2"/>
+      <c r="A23" s="2"/>
+      <c r="C23" s="1"/>
     </row>
     <row r="24" spans="1:4">
-      <c r="A24" s="4"/>
-[...2 lines deleted...]
-      <c r="D24" s="2"/>
+      <c r="A24" s="2"/>
+      <c r="C24" s="1"/>
     </row>
     <row r="25" spans="1:4">
-      <c r="A25" s="4"/>
-[...2 lines deleted...]
-      <c r="D25" s="2"/>
+      <c r="A25" s="2"/>
+      <c r="C25" s="1"/>
     </row>
     <row r="26" spans="1:4">
-      <c r="A26" s="4"/>
-[...2 lines deleted...]
-      <c r="D26" s="2"/>
+      <c r="A26" s="2"/>
+      <c r="C26" s="1"/>
     </row>
     <row r="27" spans="1:4">
-      <c r="A27" s="4"/>
-[...2 lines deleted...]
-      <c r="D27" s="2"/>
+      <c r="A27" s="2"/>
+      <c r="C27" s="1"/>
     </row>
     <row r="28" spans="1:4">
-      <c r="A28" s="4"/>
-[...2 lines deleted...]
-      <c r="D28" s="2"/>
+      <c r="A28" s="2"/>
+      <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:4">
-      <c r="A29" s="4"/>
-[...2 lines deleted...]
-      <c r="D29" s="2"/>
+      <c r="A29" s="2"/>
+      <c r="C29" s="1"/>
     </row>
     <row r="30" spans="1:4">
-      <c r="A30" s="4"/>
-[...2 lines deleted...]
-      <c r="D30" s="2"/>
+      <c r="A30" s="2"/>
+      <c r="C30" s="1"/>
     </row>
     <row r="31" spans="1:4">
-      <c r="A31" s="5"/>
+      <c r="A31" s="2"/>
       <c r="C31" s="1"/>
     </row>
     <row r="32" spans="1:4">
-      <c r="A32" s="5"/>
+      <c r="A32" s="2"/>
       <c r="C32" s="1"/>
     </row>
     <row r="33" spans="1:4">
       <c r="C33" s="1"/>
     </row>
     <row r="34" spans="1:4">
       <c r="C34" s="1"/>
     </row>
     <row r="35" spans="1:4">
       <c r="C35" s="1"/>
     </row>
     <row r="36" spans="1:4">
       <c r="C36" s="1"/>
     </row>
     <row r="37" spans="1:4">
       <c r="C37" s="1"/>
     </row>
     <row r="38" spans="1:4">
       <c r="C38" s="1"/>
     </row>
     <row r="39" spans="1:4">
       <c r="C39" s="1"/>
     </row>
     <row r="40" spans="1:4">
       <c r="C40" s="1"/>